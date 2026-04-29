--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407410</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1090/conm/784/15755</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reconstructing a space-dependent source term via the quasi-reversibility method</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, L. H.; Vu, H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Contemporary mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>103-118</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2705-1056</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The aim of this paper is to solve an important inverse source problem which arises from the well-known inverse scattering problem. We propose to truncate the Fourier series of the solution to the governing equation with respect to a special basis of L2. By this, we obtain a system of linear elliptic equations. Solutions to this system are the Fourier coefficients of the solution to the governing equation. After computing these Fourier coefficients, we can directly find the desired source function. Numerical examples are presented.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208159</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>