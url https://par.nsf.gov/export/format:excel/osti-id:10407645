--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407645</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3543068</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ASA: &lt;u&gt;A&lt;/u&gt; ccelerating &lt;u&gt;S&lt;/u&gt; parse &lt;u&gt;A&lt;/u&gt; ccumulation in Column-wise SpGEMM</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Chao; Bremer, Maximilian; Chan, Cy; Shalf, John; Guo, Xiaochen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Architecture and Code Optimization</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1544-3566</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sparse linear algebra is an important kernel in many different applications. Among various sparse general matrix-matrix multiplication (SpGEMM) algorithms, Gustavson’s column-wise SpGEMM has good locality when reading input matrix and can be easily parallelized by distributing the computation of different columns of an output matrix to different processors. However, the sparse accumulation (SPA) step in column-wise SpGEMM, which merges partial sums from each of the multiplications by the row indices, is still a performance bottleneck. The state-of-the-art software implementation uses a hash table for partial sum search in the SPA, which makes SPA the largest contributor to the execution time of SpGEMM. There are three reasons that cause the SPA to become the bottleneck: (1) hash probing requires data-dependent branches that are difficult for a branch predictor to predict correctly; (2) the accumulation of partial sum is dependent on the results of the hash probing, which makes it difficult to hide the hash probing latency; and (3) hash collision requires time-consuming linear search and optimizations to reduce these collisions require an accurate estimation of the number of non-zeros in each column of the output matrix.            This work proposes ASA architecture to accelerate the SPA. ASA overcomes the challenges of SPA by (1) executing the partial sum search and accumulate with a single instruction through ISA extension to eliminate data-dependent branches in hash probing, (2) using a dedicated on-chip cache to perform the search and accumulation in a pipelined fashion, (3) relying on the parallel search capability of a set-associative cache to reduce search latency, and (4) delaying the merging of overflowed entries. As a result, ASA achieves an average of 2.25× and 5.05× speedup as compared to the state-of-the-art software implementation of a Markov clustering application and its SpGEMM kernel, respectively. As compared to a state-of-the-art hashing accelerator design, ASA achieves an average of 1.95× speedup in the SpGEMM kernel.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750826</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>