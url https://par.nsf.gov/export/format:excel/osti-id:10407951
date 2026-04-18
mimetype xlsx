--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407951</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d1lc00889g</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electronic measurement of cell antigen expression in whole blood</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Civelekoglu, Ozgun; Liu, Ruxiu; Usanmaz, Can F.; Chu, Chia-Heng; Boya, Mert; Ozkaya-Ahmadov, Tevhide; Arifuzzman, A. K.; Wang, Ningquan; Sarioglu, A. Fatih</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lab on a Chip</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>296 to 312</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1473-0197</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Membrane antigens are phenotypic signatures of cells used for distinguishing various subpopulations and, therefore, are of great interest for diagnosis of diseases and monitoring of patients in hematology and oncology. Existing methods to measure antigen expression of a target subpopulation in blood samples require labor-intensive lysis of contaminating cells and subsequent analysis with complex and bulky instruments in specialized laboratories. To address this long-standing limitation in clinical cytometry, we introduce a microchip-based technique that can directly measure surface expression of target cells in hematological samples. Our microchip isolates an immunomagnetically-labeled target cell population from the contaminating background in whole blood and then utilizes the differential responses of target cells to on-chip magnetic manipulation to estimate their antigen expression. Moreover, manipulating cells with chip-sized permanent magnets and performing quantitative measurements              via              an on-chip electrical sensor network allows the assay to be performed in a portable platform with no reliance on laboratory infrastructure. Using our technique, we could successfully measure expressions of the CD45 antigen that is commonly expressed by white blood cells, as well as CD34 that is expressed by scarce hematopoietic progenitor cells, which constitutes only ∼0.0001% of all blood cells, directly from whole blood. With our technology, flow cytometry can potentially become a rapid bedside or at-home testing method that is available around the clock in environments where this invaluable assay with proven clinical utility is currently either outsourced or not even accessible.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>