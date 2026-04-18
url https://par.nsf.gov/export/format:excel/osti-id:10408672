--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10408672</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/EDUNINE57531.2023.10102869</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Effectiveness of a Mobile Educational Platform for Engaging Students in Out-of-class Activities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fuad, Muztaba; Akbar, Monika; Croslen, William D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2023 IEEE World Engineering Education Conference (EDUNINE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Getting students engaged with out-of-class activities has been a long-standing challenge. With large class sizes, providing timely feedback to students is also challenging for faculty members. Students are spending fewer hours to study class content outside the classroom for several reasons, including working more hours because of rising tuition and living expenses. This paper describes a newly developed mobile learning system, Dysgu, which provides an engaging learning experience for students outside the classroom. Dysgu has interactive and auto-graded exercises to help students practice concepts. Students can see their progress and class standing as they work on the exercises. The mobile platform was deployed in two semesters at two different universities. We saw improved student grades, more on-time submissions, and the acknowledgment of useful features such as interactive activity and the ability to see the overall class status using this new mobile platform.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1712030</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>