--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10409679</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Getting Away with More Network Pruning: From Sparsity to Geometry and Linear Regions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cai, Junyang; Nguyen, Khai-Nguyen; Shrestha, Nishant; Good, Aidan; Tu, Ruisen; Yu, Xin; Zhe, Shandian; Serra, Thiago</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One surprising trait of neural networks is the extent to which their connections can be pruned with little to no effect on accuracy. But when we cross a critical level of parameter sparsity, pruning any further leads to a sudden drop in accuracy. This drop plausibly reflects a loss in model complexity, which we aim to avoid. In this work, we explore how sparsity also affects the geometry of the linear regions defined by a neural network, and consequently reduces the expected maximum number of linear regions based on the architecture. We observe that pruning affects accuracy similarly to how sparsity affects the number of linear regions and our proposed bound for the maximum number. Conversely, we find out that selecting the sparsity across layers to maximize our bound very often improves accuracy in comparison to pruning as much with the same sparsity in all layers, thereby providing us guidance on where to prune.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2104583; 2452382</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>