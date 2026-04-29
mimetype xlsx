--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10410108</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2208116120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The expansion of agriculture has shaped the recent evolutionary history of a specialized squash pollinator</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pope, Nathaniel S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences of the United States of America</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e2208116120</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The expansion of agriculture is responsible for the mass conversion of biologically diverse natural environments into managed agroecosystems dominated by a handful of genetically homogeneous crop species. Agricultural ecosystems typically have very different abiotic and ecological conditions from those they replaced and create potential niches for those species that are able to exploit the abundant resources offered by crop plants. While there are well-studied examples of crop pests that have adapted into novel agricultural niches, the impact of agricultural intensification on the evolution of crop mutualists such as pollinators is poorly understood. We combined genealogical inference from genomic data with archaeological records to demonstrate that the Holocene demographic history of a wild specialist pollinator of Cucurbita (pumpkins, squashes, and gourds) has been profoundly impacted by the history of agricultural expansion in North America. Populations of the squash bee Eucera pruinosa experienced rapid growth in areas where agriculture intensified within the past 1,000 y, suggesting that the cultivation of Cucurbita in North America has increased the amount of floral resources available to these bees. In addition, we found that roughly 20% of this bee species’ genome shows signatures of recent selective sweeps. These signatures are overwhelmingly concentrated in populations from eastern North America where squash bees were historically able to colonize novel environments due to human cultivation of Cucurbita pepo and now exclusively inhabit agricultural niches. These results suggest that the widespread cultivation of crops can prompt adaptation in wild pollinators through the distinct ecological conditions imposed by agricultural environments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046474</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>