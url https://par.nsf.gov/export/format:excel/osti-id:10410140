--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10410140</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/pharmaceutics14081551</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Micromolding of Amphotericin-B-Loaded Methoxyethylene–Maleic Anhydride Copolymer Microneedles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Azizi Machekposhti, Sina; Nguyen, Alexander K.; Vanderwal, Lyndsi; Stafslien, Shane; Narayan, Roger J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Pharmaceutics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1551</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4923</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Biocompatible and biodegradable materials have been used for fabricating polymeric microneedles to deliver therapeutic drug molecules through the skin. Microneedles have advantages over other drug delivery methods, such as low manufacturing cost, controlled drug release, and the reduction or absence of pain. The study examined the delivery of amphotericin B, an antifungal agent, using microneedles that were fabricated using a micromolding technique. The microneedle matrix was made from GantrezTM AN-119 BF, a benzene-free methyl vinyl ether/maleic anhydride copolymer. The GantrezTM AN-119 BF was mixed with water; after water evaporation, the polymer exhibited sufficient strength for microneedle fabrication. Molds cured at room temperature remained sharp and straight. SEM images showed straight and sharp needle tips; a confocal microscope was used to determine the height and tip diameter for the microneedles. Nanoindentation was used to obtain the hardness and Young’s modulus values of the polymer. Load–displacement testing was used to assess the failure force of the needles under compressive loading. These two mechanical tests confirmed the mechanical properties of the needles. In vitro studies validated the presence of amphotericin B in the needles and the antifungal properties of the needles. Amphotericin B GantrezTM microneedles fabricated in this study showed appropriate characteristics for clinical translation in terms of mechanical properties, sharpness, and antifungal properties.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762202</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>