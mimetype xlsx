--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10410597</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3758/s13428-022-01920-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Test-retest reliability of a smartphone-based approach-avoidance task: Effects of retest period, stimulus type, and demographics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zech, Hilmar G.; Gable, Philip; van Dijk, Wilco W.; van Dillen, Lotte F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Behavior Research Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1554-3528</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The approach-avoidance task (AAT) is an implicit task that measures people’s behavioral tendencies to approach or avoid stimuli in the environment. In recent years, it has been used successfully to help explain a variety of health problems (e.g., addictions and phobias). Unfortunately, more recent AAT studies have failed to replicate earlier promising findings. One explanation for these replication failures could be that the AAT does not reliably measure approach-avoidance tendencies. Here, we first review existing literature on the reliability of various versions of the AAT. Next, we examine the AAT’s reliability in a large and diverse sample (              N               = 1077; 248 of whom completed all sessions). Using a smartphone-based, mobile AAT, we measured participants’ approach-avoidance tendencies eight times over a period of seven months (one measurement per month) in two distinct stimulus sets (happy/sad expressions and disgusting/neutral stimuli). The mobile AAT’s split-half reliability was adequate for face stimuli (              r               = .85), but low for disgust stimuli (              r               = .72). Its test–retest reliability based on a single measurement was poor for either stimulus set (all ICC1s &lt; .3). Its test–retest reliability based on the average of all eight measurements was moderately good for face stimuli (ICCk = .73), but low for disgust stimuli (ICCk = .5). Results suggest that single-measurement AATs could be influenced by unexplained temporal fluctuations of approach-avoidance tendencies. These fluctuations could be examined in future studies. Until then, this work suggests that future research using the AAT should rely on multiple rather than single measurements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2049706</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>