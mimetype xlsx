--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10410611</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimal robustness-consistency tradeoffs for learning-augmented metrical task systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nicolas Christianson, Junxuan Shen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>roceedings of The 26th International Conference on Artificial Intelligence and Statistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We examine the problem of designing learning-augmented algorithms for metrical task systems (MTS) that exploit machine-learned advice while maintaining rigorous, worst-case guarantees on performance. We propose an algorithm, DART, that achieves this dual objective, providing cost within a multiplicative factor (1+ϵ)
+ of the machine-learned advice (i.e., consistency) while ensuring cost within a multiplicative factor 2O(1/ϵ)
+ of a baseline robust algorithm (i.e., robustness) for any ϵ&gt;0
+. We show that this exponential tradeoff between consistency and robustness is unavoidable in general, but that in important subclasses of MTS, such as when the metric space has bounded diameter and in the k
+-server problem, our algorithm achieves improved, polynomial tradeoffs between consistency and robustness.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2105648; 2146814; 2106403; 2136197</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>