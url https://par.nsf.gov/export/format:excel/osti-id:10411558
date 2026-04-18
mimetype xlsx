--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10411558</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2SM00755J</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Highly stretchable ionically crosslinked acrylate elastomers inspired by polyelectrolyte complexes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cai, Hongyi; Wang, Zhongtong; Utomo, Nyalaliska W.; Vidavsky, Yuval; Silberstein, Meredith N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Soft Matter</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7679 to 7688</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-683X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dynamic bonds are a powerful approach to tailor the mechanical properties of elastomers and introduce shape-memory, self-healing, and recyclability. Among the library of dynamic crosslinks, electrostatic interactions among oppositely charged ions have been shown to enable tough and resilient elastomers and hydrogels. In this work, we investigate the mechanical properties of ionically crosslinked ethyl acrylate-based elastomers assembled from oppositely charged copolymers. Using both infrared and Raman spectroscopy, we confirm that ionic interactions are established among polymer chains. We find that the glass transition temperature of the complex is in between the two individual copolymers, while the complex demonstrates higher stiffness and more recovery, indicating that ionic bonds can strengthen and enhance recovery of these elastomers. We compare cycles to increasing strain levels at different strain rates, and hypothesize that at fast strain rates ionic bonds dynamically break and reform while entanglements do not have time to slip, and at slow strain rates ionic interactions are disrupted and these entanglements slip significantly. Further, we show that a higher ionic to neutral monomer ratio can increase the stiffness, but its effect on recovery is minimal. Finally, taking advantage of the versatility of acrylates, ethyl acrylate is replaced with the more hydrophilic 2-hydroxyethyl acrylate, and the latter is shown to exhibit better recovery and self-healing at a cost of stiffness and strength. The design principles uncovered for these easy-to-manufacture polyelectrolyte complex-inspired bulk materials can be broadly applied to tailor elastomer stiffness, strength, inelastic recovery, and self-healing for various applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719875</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>