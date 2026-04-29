--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10411593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Equivariant quantum differential equation and qKZ  equations for a projective space: Stokes bases as exceptional collections, Stokes matrices as Gram matrices, and B-Theorem</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Giordano Cotti, Alexander Varchenko</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Novikov, Krichever</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of symposia in pure mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>101-170</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2324-707X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In [TV19a] the equivariant quantum differential equation (qDE) for a projective space was considered and a compatible system of difference qKZ equations was introduced; the space of solutions to the joint system of the qDE and qKZ equations was identified with the space of the equivariant K-theory algebra of the projective space; Stokes bases in the space of solutions were identified with exceptional bases in the equivariant K-theory algebra. This paper is a continuation of [TV19a]. We describe the relation between solutions to the joint system of the qDE and qKZ equations and the topological-enumerative solution to the qDE only, defined as a generating function of equivariant descendant Gromov-Witten invariants. The relation is in terms of the equivariant graded Chern character on the equivariant K-theory algebra, the equivariant Gamma class of the projective space, and the equivariant first Chern class of the tangent bundle of the projective space. We consider a Stokes basis, the associated exceptional basis in the equivariant K-theory algebra, and the associated Stokes matrix. We show that the Stokes matrix equals the Gram matrix of the equivariant Grothendieck-Euler-Poincaré pairing wrt to the basis, which is the left dual to the associated exceptional basis. We identify the Stokes bases in the space of solutions with explicit full exceptional collections in the equivariant derived category of coherent sheaves on the projective space, where the elements of those exceptional collections are just line bundles on the projective space and exterior powers of the tangent bundle of the projective space. These statements are equivariant analogs of results of G. Cotti, B. Dubrovin, D. Guzzetti, and S. Galkin, V. Golyshev, H. Iritani.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954266</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>