--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10411642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11139-022-00659-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the number of p-hypergeometric solutions of KZ equations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Varchenko, Alexander</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Ramanujan Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1382-4090</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the master functions associated with one irreducible integrable highest weight representation of a Kac-Moody algebra. We study the generation procedure of new critical points from a given critical point of one of these master functions. We show that all critical points of all these master functions can be generated from the critical point of the master function with no variables. In particular this means that the set of all critical points of all these master functions form a single population of critical points. We formulate a conjecture that the number of populations of critical points of master functions associated with a tensor product of irreducible integrable highest weight representations of a Kac-Moody algebra are labeled by homomorphisms to $\C$ of the Bethe algebra of the Gaudin model associated with this tensor product.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954266</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>