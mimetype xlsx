--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10411740</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mitigating Memorization of Noisy Labels via Regularization between Representations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cheng, Hao; Zhu, Zhaowei; Sun, Xing; Liu, Yang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Learning Representations (ICLR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Designing robust loss functions is popular in learning with noisy labels while existing designs did not explicitly consider the overfitting property of deep neural networks (DNNs). As a result, applying these losses may still suffer from overfitting/memorizing noisy labels as training proceeds. In this paper, we first theoretically analyze the memorization effect and show that a lower-capacity model may perform better on noisy datasets. However, it is non-trivial to design a neural network with the best capacity given an arbitrary task. To circumvent this dilemma, instead of changing the model architecture, we decouple DNNs into an encoder followed by a linear classifier and propose to restrict the function space of a DNN by a representation regularizer. Particularly, we require the distance between two self-supervised features to be positively related to the distance between the corresponding two supervised model outputs.  
+Our proposed framework is easily extendable and can incorporate many other robust loss functions to further improve performance. Extensive experiments and theoretical analyses support our claims. Code is available at https://github.com/UCSC-REAL/SelfSup_NoisyLabel.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2143895; 2007951</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>