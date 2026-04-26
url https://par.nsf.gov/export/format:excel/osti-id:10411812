--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10411812</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2200016119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Insights into bear evolution from a Pleistocene polar bear genome</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lan, Tianying; Leppälä, Kalle; Tomlin, Crystal; Talbot, Sandra L.; Sage, George K.; Farley, Sean D.; Shideler, Richard T.; Bachmann, Lutz; Wiig, Øystein; Albert, Victor A.; Salojärvi, Jarkko; Mailund, Thomas; Drautz-Moses, Daniela I.; Schuster, Stephan C.; Herrera-Estrella, Luis; Lindqvist, Charlotte</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The polar bear (              Ursus maritimus              ) has become a symbol of the threat to biodiversity from climate change. Understanding polar bear evolutionary history may provide insights into apex carnivore responses and prospects during periods of extreme environmental perturbations. In recent years, genomic studies have examined bear speciation and population history, including evidence for ancient admixture between polar bears and brown bears (              Ursus arctos              ). Here, we extend our earlier studies of a 130,000- to 115,000-y-old polar bear from the Svalbard Archipelago using a 10× coverage genome sequence and 10 new genomes of polar and brown bears from contemporary zones of overlap in northern Alaska. We demonstrate a dramatic decline in effective population size for this ancient polar bear’s lineage, followed by a modest increase just before its demise. A slightly higher genetic diversity in the ancient polar bear suggests a severe genetic erosion over a prolonged bottleneck in modern polar bears. Statistical fitting of data to alternative admixture graph scenarios favors at least one ancient introgression event from brown bears into the ancestor of polar bears, possibly dating back over 150,000 y. Gene flow was likely bidirectional, but allelic transfer from brown into polar bear is the strongest detected signal, which contrasts with other published work. These findings may have implications for our understanding of climate change impacts: Polar bears, a specialist Arctic lineage, may not only have undergone severe genetic bottlenecks but also been the recipient of generalist, boreal genetic variants from brown bears during critical phases of Northern Hemisphere glacial oscillations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1854550</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>