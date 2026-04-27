--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10412468</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/msphere.00474-22</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Multidrug Efflux Regulator AcrR of Escherichia coli Responds to Exogenous and Endogenous Ligands To Regulate Efflux and Detoxification</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Harmon, Dana E.; Ruiz, Cristian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Bradford, Patricia A.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mSphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-5042</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          The transcriptional repressor AcrR is the main regulator of the multidrug efflux pump AcrAB-TolC, which plays a major role in antibiotic resistance and cell physiology in              Escherichia coli              and other              Enterobacteriaceae              . However, it remains unknown which ligands control the function of AcrR. To address this gap in knowledge, this study tested whether exogenous and/or endogenous molecules identified as potential AcrR ligands regulate the activity of AcrR. Using electrophoretic mobility shift assays (EMSAs) with purified AcrR and the              acrAB              promoter and              in vivo              gene expression experiments, we found that AcrR responds to both exogenous molecules and cellular metabolites produced by              E. coli              . In total, we identified four functional ligands of AcrR, ethidium bromide (EtBr), an exogenous antimicrobial known to be effluxed by the AcrAB-TolC pump and previously shown to bind to AcrR, and three polyamines produced by              E. coli              , namely, putrescine, cadaverine, and spermidine. We found that EtBr and polyamines bind to AcrR both              in vitro              and              in vivo              , which prevents the binding of AcrR to the              acrAB              promoter and, ultimately, induces the expression of              acrAB              . Finally, we also found that AcrR contributes to mitigating the toxicity produced by excess polyamines by directly regulating the expression of AcrAB-TolC and two previously unknown AcrR targets, the MdtJI spermidine efflux pump and the putrescine degradation enzyme PuuA. Overall, these findings significantly expand our understanding of the function of AcrR by revealing that this regulator responds to different exogenous and endogenous ligands to regulate the expression of multiple genes involved in efflux and detoxification.                                      IMPORTANCE              Multidrug efflux pumps can remove antibiotics and other toxic molecules from cells and are major contributors to antibiotic resistance and bacterial physiology. Therefore, it is essential to better understand their function and regulation. AcrAB-TolC is the main multidrug efflux pump in the              Enterobacteriaceae              family, and AcrR is its major transcriptional regulator. However, little is known about which ligands control the function of AcrR or which other genes are controlled by this regulator. This study contributes to addressing these gaps in knowledge by showing that (i) the activity of AcrR is controlled by the antimicrobial ethidium bromide and by polyamines produced by              E. coli              , and (ii) AcrR directly regulates the expression of AcrAB-TolC and genes involved in detoxification and efflux of excess polyamines. These findings significantly advance our understanding of the biological role of AcrR by identifying four ligands that control its function and two novel targets of this regulator.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019614</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>