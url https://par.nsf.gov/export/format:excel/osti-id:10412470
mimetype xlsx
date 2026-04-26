--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10412470</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/pathogens11121409</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sodium Malonate Inhibits the AcrAB-TolC Multidrug Efflux Pump of Escherichia coli and Increases Antibiotic Efficacy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cauilan, Allea; Ruiz, Cristian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Pathogens</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1409</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-0817</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is an urgent need to find novel treatments for combating multidrug-resistant bacteria. Multidrug efflux pumps that expel antibiotics out of cells are major contributors to this problem. Therefore, using efflux pump inhibitors (EPIs) is a promising strategy to increase antibiotic efficacy. However, there are no EPIs currently approved for clinical use especially because of their toxicity. This study investigates sodium malonate, a natural, non-hazardous, small molecule, for its use as a novel EPI of AcrAB-TolC, the main multidrug efflux pump of the Enterobacteriaceae family. Using ethidium bromide accumulation experiments, we found that 25 mM sodium malonate inhibited efflux by the AcrAB-TolC and other MDR pumps of Escherichia coli to a similar degree than 50 μΜ phenylalanine-arginine-β-naphthylamide, a well-known EPI. Using minimum inhibitory concentration assays and molecular docking to study AcrB-ligand interactions, we found that sodium malonate increased the efficacy of ethidium bromide and the antibiotics minocycline, chloramphenicol, and ciprofloxacin, possibly via binding to multiple AcrB locations, including the AcrB proximal binding pocket. In conclusion, sodium malonate is a newly discovered EPI that increases antibiotic efficacy. Our findings support the development of malonic acid/sodium malonate and its derivatives as promising EPIs for augmenting antibiotic efficacy when treating multidrug-resistant bacterial infections.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019614</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>