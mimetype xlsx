--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10412521</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Essential Elements: Facilitating Inquiry in Online Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>White, K.; Kretchmar, K.; Hofkamp, K.; Donovan, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Langran, E.; Christensen, P.; Sanson, J.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of Society for Information Technology &amp; Teacher Education International Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2333-2341</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Prior to COVID-19 and the shift to fully online instruction, teacher preparation programs were teaching candidates to use technology in the classroom, but they were not focusing on how to teach in exclusively online or hybrid models. In the future, all preservice teachers will need to know how to teach online, whether due to necessity or by choice. Therefore, the purpose of our research is to first identify essential elements of critical digital pedagogy for facilitating online inquiry, and then to integrate these methods into our teacher preparation program to prepare preservice teachers to facilitate inquiry-based science, technology, and mathematics (STEM) effectively in online learning environments that are equitable and inclusive of all learners. We utilize a mixed-methods approach with quantitative and qualitative measures including literature reviews, individual interviews, focus groups, program documents, and efficacy surveys. Drawing on this data, this presentation shares the findings from the first part of this three-year research project by discussing essential elements of critical digital pedagogy for facilitating online STEM inquiry. We identify what tools and instructional approaches can be used to support STEM learning in online environments in ways that will support all students, including those who are traditionally marginalized in U.S. schools.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044325</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>