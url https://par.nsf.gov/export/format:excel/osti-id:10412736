--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10412736</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/18/04/P04021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>High spatial resolution direct conversion amorphous selenium X-ray detectors with monolithically integrated CMOS readout</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Z.; Mukherjee, A.; Albert, A.; Rumaiz, A.K.; Harding, I.; Tate, M.W.; Gruner, S.M.; Thom-Levy, J.; Kuczewski, A.J.; Siddons, D.P.; Carini, G.A.; Stavro, J.; Léveillé, S.; Vasileska, D.; Zhao, W.; Goldan, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P04021</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Recent progress in the field of micron-scale spatial  resolution direct conversion X-ray detectors for high-energy synchrotron light sources serve applications ranging from nondestructive and noninvasive microscopy techniques which provide insight into the structure and morphology of crystals, to medical diagnostic measurement devices. Amorphous selenium (              a              -Se) as a wide-bandgap thermally evaporated photoconductor exhibits ultra-low thermal generation rates for dark carriers and has been extensively used in X-ray medical imaging. Being an amorphous material, it can further be deposited over large areas at room temperatures and at substantially lower costs as compared to crystalline semiconductors. To address the demands for a high-energy and high spatial resolution X-ray detector for synchrotron light source applications, we have thermally evaporated              a              -Se on a Mixed-Mode Pixel Array Detector (MM-PAD) Application Specific Integrated Circuit (ASIC). The ASIC format consists of 128 × 128 square pixels each 150 μm on a side. A 200 μm              a              -Se layer was directly deposited on the ASIC followed by a metal top electrode. The completed detector assembly was tested with 45 kV Ag and 23 kV Cu X-ray tube sources. The detector fabrication, performances, Modulation Transfer Function (MTF) measurements, and simulations are reported.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048400</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>