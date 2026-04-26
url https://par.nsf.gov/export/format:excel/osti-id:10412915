--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10412915</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphy.2022.1022475</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling geomagnetic induction in submarine cables</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chakraborty, Shibaji; Boteler, David H.; Shi, Xueling; Murphy, Benjamin S.; Hartinger, Michael D.; Wang, Xuan; Lucas, Greg; Baker, Joseph B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-424X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Submarine cables have become a vital component of modern infrastructure, but past submarine cable natural hazard studies have mostly focused on potential cable damage from landslides and tsunamis. A handful of studies examine the possibility of space weather effects in submarine cables. The main purpose of this study is to develop a computational model, using              Python              , of geomagnetic induction on submarine cables. The model is used to estimate the induced voltage in the submarine cables in response to geomagnetic disturbances. It also utilizes newly acquired knowledge from magnetotelluric studies and associated investigations of geomagnetically induced currents in power systems. We describe the Python-based software, its working principle, inputs/outputs based on synthetic geomagnetic field data, and compare its operational capabilities against analytical solutions. We present the results for different model inputs, and find: 1) the seawater layer acts as a shield in the induction process: the greater the ocean depth, the smaller the seafloor geoelectric field; and 2) the model is sensitive to the Ocean-Earth layered conductivity structure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1935110</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>