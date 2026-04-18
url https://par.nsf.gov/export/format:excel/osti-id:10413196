--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10413196</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/cmb-2022-0001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling, Analysis and Physics Informed Neural Network approaches for studying the dynamics of COVID-19 involving human-human and human-pathogen interaction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Long; Raissi, Maziar; Seshaiyer, Padmanabhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computational and Mathematical Biophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2544-7297</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In this work, the dynamics of the spread of COVID-19 is considered in the presence of both human-to-human transmission as well as environment-to-human transmission. Specifically, we expand and modify traditional epidemiological model for COVID-19 by incorporating a compartment to study the dynamics of pathogen concentration in the environmental reservoir, for instance concentration of droplets in closed spaces. We perform a mathematical analysis for the model proposed including an endemic equilibrium analysis as well as a next-generation approach both of which help to derive the basic reproduction number. We also study the e˚cacy of wearing a facemask through this model. Another important contribution of this work is the introduction to physics informed deep learning methods (PINNs) to study the dynamics. We propose this as an alternative to traditional numerical methods for solving system of differential equations used to describe dynamics of infectious diseases. Our results show that the proposed PINNs approach is a reliable candidate for both solving such systems and for helping identify important parameters that control the disease dynamics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2031027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>