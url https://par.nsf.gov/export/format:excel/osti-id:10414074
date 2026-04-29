--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414074</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.243273</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new theoretical performance landscape for suction feeding reveals adaptive kinematics in a natural population of reef damselfish</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Holzman, Roi; Keren, Tal; Kiflawi, Moshe; Martin, Christopher H.; China, Victor; Mann, Ofri; Olsson, Karin H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>225</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Understanding how organismal traits determine performance and, ultimately, fitness is a fundamental goal of evolutionary eco-morphology. However, multiple traits can interact in non-linear and context-dependent ways to affect performance, hindering efforts to place natural populations with respect to performance peaks or valleys. Here, we used an established mechanistic model of suction-feeding performance (SIFF) derived from hydrodynamic principles to estimate a theoretical performance landscape for zooplankton prey capture. This performance space can be used to predict prey capture performance for any combination of six morphological and kinematic trait values. We then mapped in situ high-speed video observations of suction feeding in a natural population of a coral reef zooplanktivore, Chromis viridis, onto the performance space to estimate the population's location with respect to the topography of the performance landscape. Although the kinematics of the natural population closely matched regions of high performance in the landscape, the population was not located on a performance peak. Individuals were furthest from performance peaks on the peak gape, ram speed and mouth opening speed trait axes. Moreover, we found that the trait combinations in the observed population were associated with higher performance than expected by chance, suggesting that these combinations are under selection. Our results provide a framework for assessing whether natural populations occupy performance optima.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938571</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>