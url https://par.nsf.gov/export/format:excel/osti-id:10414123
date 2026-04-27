--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414123</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RELIANT: Fair Knowledge Distillation for Graph Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dong, Yushun; Zhang, Binchi; Yuan, Yiling; Zou, Na; Wang, Qi; Li, Jundong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 SIAM International Conference on Data Mining</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graph Neural Networks (GNNs) have shown satisfying performance on various graph learning tasks. To achieve better fitting capability, most GNNs are with a large number of parameters, which makes these GNNs computationally expensive. Therefore, it is difficult to deploy them onto edge devices with scarce computational resources, e.g., mobile phones and wearable smart devices. Knowledge Distillation (KD) is a common solution to compress GNNs, where a light-weighted model (i.e., the student model) is encouraged to mimic the behavior of a computationally expensive GNN (i.e., the teacher GNN model). Nevertheless, most existing GNN-based KD methods lack fairness consideration. As a consequence, the student model usually inherits and even exaggerates the bias from the teacher GNN. To handle such a problem, we take initial steps towards fair knowledge distillation for GNNs. Specifically, we first formulate a novel problem of fair knowledge distillation for GNN-based teacher-student frameworks. Then we propose a principled framework named RELIANT to mitigate the bias exhibited by the student model. Notably the design of RELIANT is decoupled from any specific teacher and student model structures, and thus can be easily adapted to various GNN-based KD frameworks. We perform extensive experiments on multiple real-world datasets, which corroborates that RELIANT achieves less biased GNN knowledge distillation while maintaining high prediction utility. Open-source code can be found at https://github.com/yushundong/RELIANT.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2223769; 2228534; 2154962; 2144209; 2006844</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>