--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414236</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0273337</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What influences students’ abilities to critically evaluate scientific investigations?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heim, Ashley B.; Walsh, Cole; Esparza, David; Smith, Michelle K.; Holmes, N. G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Pamucar, Dragan</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0273337</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Critical thinking is the process by which people make decisions about what to trust and what to do. Many undergraduate courses, such as those in biology and physics, include critical thinking as an important learning goal. Assessing critical thinking, however, is non-trivial, with mixed recommendations for how to assess critical thinking as part of instruction. Here we evaluate the efficacy of assessment questions to probe students’ critical thinking skills in the context of biology and physics. We use two research-based standardized critical thinking instruments known as the Biology Lab Inventory of Critical Thinking in Ecology (Eco-BLIC) and Physics Lab Inventory of Critical Thinking (PLIC). These instruments provide experimental scenarios and pose questions asking students to evaluate what to trust and what to do regarding the quality of experimental designs and data. Using more than 3000 student responses from over 20 institutions, we sought to understand what features of the assessment questions elicit student critical thinking. Specifically, we investigated (a) how students critically evaluate aspects of research studies in biology and physics when they are individually evaluating one study at a time versus comparing and contrasting two and (b) whether individual evaluation questions are needed to encourage students to engage in critical thinking when comparing and contrasting. We found that students are more critical when making comparisons between two studies than when evaluating each study individually. Also, compare-and-contrast questions are sufficient for eliciting critical thinking, with students providing similar answers regardless of if the individual evaluation questions are included. This research offers new insight on the types of assessment questions that elicit critical thinking at the introductory undergraduate level; specifically, we recommend instructors incorporate more compare-and-contrast questions related to experimental design in their courses and assessments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909602</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>