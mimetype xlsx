--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414678</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/abf7b0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Minimum Orbital Periods of H-rich Bodies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rappaport, S.; Vanderburg, A.; Schwab, J.; Nelson, L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>913</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          In this work we derive the minimum allowed orbital periods of H-rich bodies ranging in mass from Saturn’s mass to 1              M              ⊙              , emphasizing gas giants and brown dwarfs (BDs) over the range 0.0003–0.074              M              ⊙              . Analytic fitting formulae for                                                                                                            as a function of the mass of the body and as a function of the mean density are presented. We assume that the density of the host star is sufficiently high so as not to limit the minimum period. In many instances this implies that the host star is a white dwarf. This work is aimed, in part, toward distinguishing BDs from planets that are found transiting the host white dwarf without recourse to near-infrared or radial velocity measurements. In particular, orbital periods of ≲100 minutes are very likely to be BDs. The overall minimum period over this entire mass range is ≃37 minutes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663688</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>