--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414946</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-30729-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The timing of unprecedented hydrological drought under climate change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Satoh, Yusuke; Yoshimura, Kei; Pokhrel, Yadu; Kim, Hyungjun; Shiogama, Hideo; Yokohata, Tokuta; Hanasaki, Naota; Wada, Yoshihide; Burek, Peter; Byers, Edward; Schmied, Hannes Müller; Gerten, Dieter; Ostberg, Sebastian; Gosling, Simon Newland; Boulange, Julien Eric; Oki, Taikan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Droughts that exceed the magnitudes of historical variation ranges could occur increasingly frequently under future climate conditions. However, the time of the emergence of unprecedented drought conditions under climate change has rarely been examined. Here, using multimodel hydrological simulations, we investigate the changes in the frequency of hydrological drought (defined as abnormally low river discharge) under high and low greenhouse gas concentration scenarios and existing water resource management measures and estimate the time of the first emergence of unprecedented regional drought conditions centered on the low-flow season. The times are detected for several subcontinental-scale regions, and three regions, namely, Southwestern South America, Mediterranean Europe, and Northern Africa, exhibit particularly robust results under the high-emission scenario. These three regions are expected to confront unprecedented conditions within the next 30 years with a high likelihood regardless of the emission scenarios. In addition, the results obtained herein demonstrate the benefits of the lower-emission pathway in reducing the likelihood of emergence. The Paris Agreement goals are shown to be effective in reducing the likelihood to the unlikely level in most regions. However, appropriate and prior adaptation measures are considered indispensable when facing unprecedented drought conditions. The results of this study underscore the importance of improving drought preparedness within the considered time horizons.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752729</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>