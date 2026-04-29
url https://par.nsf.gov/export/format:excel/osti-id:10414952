--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10414952</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41597-023-02193-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A synthesis of hydroclimatic, ecological, and socioeconomic data for transdisciplinary research in the Mekong</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tiwari, Amar Deep; Pokhrel, Yadu; Kramer, Daniel; Akhter, Tanjila; Tang, Qiuhong; Liu, Junguo; Qi, Jiaguo; Loc, Ho Huu; Lakshmi, Venkataraman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2052-4463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Mekong River basin (MRB) is a transboundary basin that supports livelihoods of over 70 million inhabitants and diverse terrestrial-aquatic ecosystems. This critical lifeline for people and ecosystems is under transformation due to climatic stressors and human activities (e.g., land use change and dam construction). Thus, there is an urgent need to better understand the changing hydrological and ecological systems in the MRB and develop improved adaptation strategies. This, however, is hampered partly by lack of sufficient, reliable, and accessible observational data across the basin. Here, we fill this long-standing gap for MRB by synthesizing climate, hydrological, ecological, and socioeconomic data from various disparate sources. The data— including groundwater records digitized from the literature—provide crucial insights into surface water systems, groundwater dynamics, land use patterns, and socioeconomic changes. The analyses presented also shed light on uncertainties associated with various datasets and the most appropriate choices. These datasets are expected to advance socio-hydrological research and inform science-based management decisions and policymaking for sustainable food-energy-water, livelihood, and ecological systems in the MRB.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127643; 1752729</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>