--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,189 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415154</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/07391102.2023.2217683</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Systematic assessment of the flexibility of uracil damaged DNA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Orndorff, Paul B.; van_der_Vaart, Arjan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Biomolecular Structure and Dynamics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0739-1102</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Uracil is a common DNA lesion which is recognized and removed by uracil DNA-glycosylase (UDG) as a part of the base excision repair pathway. Excision proceeds by base flipping, and UDG efficiency is thought to depend on the ease of deformability of the bases neighboring the lesion. We used molecular dynamics simulations to assess the flexibility of a large library of dsDNA strands, containing all tetranucleotide motifs with U:A, U:G, T:A or C:G base pairs. Our study demonstrates that uracil damaged DNA largely follows trends in flexibility of undamaged DNA. Measured bending persistence lengths, groove widths, step parameters and base flipping propensities demonstrate that uracil increases the flexibility of DNA, and that U:G base paired strands are more flexible than U:A strands. Certain sequence contexts are more deformable than others, with a key role for the 30 base next to uracil. Flexibilities are large when this base is an A or G, and repressed for a C or T. A 50 T adjacent to the uracil strongly promotes flexibility, but other 50 bases are less influential. DNA bending is correlated to step deformations and base flipping, and bending aids flipping. Our study implies that the link
+between substrate flexibility and UDG efficiency is widely valid, helps explain why UDG prefers to bind U:G base paired strands, and suggests that the DNA bending angle of the UDG-substrate complex is optimal for base flipping.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919096</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>