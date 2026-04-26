--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415340</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3544548.3581478</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Information-Backward but Sex-Forward”: Navigating Masculinity towards Intimate Wellbeing and Heterosexual Relationships</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tuli, Anupriya; Ismail, Azra; Bhat, Karthik S; Singh, Pushpendra; Kumar, Neha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI '23)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There has been a growing interest in reproductive health and intimate wellbeing in Human-Computer Interaction, increasingly from an ecological perspective. Much of this work is centered around women’s experiences across diverse settings, emphasizing men’s limited engagement and need for greater participation on these topics. Our research responds to this gap by investigating cisgender men’s experiences of cultivating sexual health literacies in an urban Indian context. We leverage media probes to stimulate focus group discussions, using popular media references on men’s fertility to elicit shared reflection. Our findings uncover the role that humor and masculinity play in shaping men’s perceptions of their sexual health and how this influences their sense of agency and participation in heterosexual intimate relationships. We further discuss how technologies might be designed to support men’s participation in these relationships as supportive partners and allies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047726</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>