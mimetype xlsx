--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415425</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-34347-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gate-tunable Veselago interference in a bipolar graphene microcavity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Xi; Ren, Wei; Bell, Elliot; Zhu, Ziyan; Tsai, Kan-Ting; Luo, Yujie; Watanabe, Kenji; Taniguchi, Takashi; Kaxiras, Efthimios; Luskin, Mitchell; Wang, Ke</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The relativistic charge carriers in monolayer graphene can be manipulated in manners akin to conventional optics. Klein tunneling and Veselago lensing have been previously demonstrated in ballistic graphene pn-junction devices, but collimation and focusing efficiency remains relatively low, preventing realization of advanced quantum devices and controlled quantum interference. Here, we present a graphene microcavity defined by carefully-engineered local strain and electrostatic fields. Electrons are manipulated to form an interference path inside the cavity at zero magnetic field via consecutive Veselago refractions. The observation of unique Veselago interference peaks via transport measurement and their magnetic field dependence agrees with the theoretical expectation. We further utilize Veselago interference to demonstrate localization of uncollimated electrons and thus improvement in collimation efficiency. Our work sheds new light on relativistic single-particle physics and provide a new device concept toward next-generation quantum devices based on manipulation of ballistic electron trajectory.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1944498</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>