--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415459</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/g3journal/jkac289</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A chromosome-length genome assembly and annotation of blackberry ( &lt;i&gt;Rubus argutus&lt;/i&gt; , cv. “Hillquist”)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brůna, Tomáš; Aryal, Rishi; Dudchenko, Olga; Sargent, Daniel James; Mead, Daniel; Buti, Matteo; Cavallini, Andrea; Hytönen, Timo; Andrés, Javier; Pham, Melanie; Weisz, David; Mascagni, Flavia; Usai, Gabriele; Natali, Lucia; Bassil, Nahla; Fernandez, Gina E; Lomsadze, Alexandre; Armour, Mitchell; Olukolu, Bode; Poorten, Thomas; Britton, Caitlin; Davik, Jahn; Ashrafi, Hamid; Aiden, Erez Lieberman; Borodovsky, Mark; Worthington, Margaret</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Pyhäjärvi, T</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>G3 Genes|Genomes|Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-1836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Blackberries (Rubus spp.) are the fourth most economically important berry crop worldwide. Genome assemblies and annotations have been developed for Rubus species in subgenus Idaeobatus, including black raspberry (R. occidentalis), red raspberry (R. idaeus), and R. chingii, but very few genomic resources exist for blackberries and their relatives in subgenus Rubus. Here we present a chromosome-length assembly and annotation of the diploid blackberry germplasm accession “Hillquist” (R. argutus). “Hillquist” is the only known source of primocane-fruiting (annual-fruiting) in tetraploid fresh-market blackberry breeding programs and is represented in the pedigree of many important cultivars worldwide. The “Hillquist” assembly, generated using Pacific Biosciences long reads scaffolded with high-throughput chromosome conformation capture sequencing, consisted of 298 Mb, of which 270 Mb (90%) was placed on 7 chromosome-length scaffolds with an average length of 38.6 Mb. Approximately 52.8% of the genome was composed of repetitive elements. The genome sequence was highly collinear with a novel maternal haplotype-resolved linkage map of the tetraploid blackberry selection A-2551TN and genome assemblies of R. chingii and red raspberry. A total of 38,503 protein-coding genes were predicted, of which 72% were functionally annotated. Eighteen flowering gene homologs within a previously mapped locus aligning to an 11.2 Mb region on chromosome Ra02 were identified as potential candidate genes for primocane-fruiting. The utility of the “Hillquist” genome has been demonstrated here by the development of the first genotyping-by-sequencing-based linkage map of tetraploid blackberry and the identification of possible candidate genes for primocane-fruiting. This chromosome-length assembly will facilitate future studies in Rubus biology, genetics, and genomics and strengthen applied breeding programs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021795; 2019745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>