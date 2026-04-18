--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415543</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d2mh00338d</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rational mechanochemical design of Diels–Alder crosslinked biocompatible hydrogels with enhanced properties</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bailey, Sophia J.; Barney, Christopher W.; Sinha, Nairiti J.; Pangali, Sai Venkatesh; Hawker, Craig J.; Helgeson, Matthew E.; Valentine, Megan T.; Read de Alaniz, Javier</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials Horizons</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1947 to 1953</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2051-6347</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An important but often overlooked feature of Diels–Alder (DA) cycloadditions is the ability for DA adducts to undergo mechanically induced cycloreversion when placed under force. Herein, we demonstrate that the commonly employed DA cycloaddition between furan and maleimide to crosslink hydrogels results in slow gelation kinetics and “mechanolabile” crosslinks that relate to reduced material strength. Through rational computational design, “mechanoresistant” DA adducts were identified by constrained geometries simulate external force models and employed to enhance failure strength of crosslinked hydrogels. Additionally, utilization of a cyclopentadiene derivative, spiro[2.4]hepta-4,6-diene, provided mechanoresistant DA adducts and rapid gelation in minutes at room temperature. This study illustrates that strategic molecular-level design of DA crosslinks can provide biocompatible materials with improved processing, mechanical durability, lifetime, and utility.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933487</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>