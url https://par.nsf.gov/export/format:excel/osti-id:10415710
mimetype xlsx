--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10415710</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0274273</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Social predictors of doctoral student mental health and well-being</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Feng; Litson, Kaylee; Feldon, David F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Miettunen, Jouko</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0274273</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graduate students’ mental health and well-being is a prominent concern across various disciplines. However, early predictors of mental health and well-being in graduate education, specifically doctoral education, have rarely been studied. The present study evaluated both the underlying latent classification of individuals’ mental well-being and predictors of those classifications. Results estimated two latent classes of students’ mental health and well-being: one class with generally high levels of mental well-being and one with lower levels of mental well-being. Regression analyses showed that mentoring in the second year of doctoral study, certainty of choice in the third year, and both academic development and sense of belonging in the fourth year were positive predictors of membership in the higher mental well-being class. In contrast to some prior studies, demographic variables were not related to the identified well-being classifications. Regression analyses further showed that mental well-being was negatively related to participants’ number of publications and research self-efficacy, indicating a problematic relationship between scholarly productivity and confidence and well-being. These findings may be used to identify and provide targeted support for students who are at-risk for having or developing lower levels of mental well-being in their graduate programs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1760894</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>