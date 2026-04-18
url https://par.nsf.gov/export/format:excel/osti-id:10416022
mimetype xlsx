--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416022</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3583120.3586962</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ARSteth: Enabling Home Self-Screening with AR-Assisted Intelligent Stethoscopes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hou, Kaiyuan; Xia, Stephen; Bejerano, Emily; Wu, Junyi; Jiang, Xiaofan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 22nd International Conference on Information Processing in Sensor Networks</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>205 to 218</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The stethoscope is one of the most important diagnostic tools used by healthcare professionals, through a process called auscultation, to screen patients for abnormalities of the heart and lungs. While there are digital stethoscopes on the market which ease this process, it still takes years of training to properly use these devices to listen for abnormal sounds within the body. We present ARSteth, an intelligent stethoscope platform that improves the accessibility of stethoscopes for the general population, allowing anyone to perform auscultation in the comfort of their own homes. Our platform utilizes a combination of augmented reality (AR), acoustic intelligence, and human-machine interaction to dynamically guide users on where to place the stethoscope on different parts of the body (auscultation points), through visual and audio cues. Through user studies, we show that ARSteth, on average, can guide users within 13.2 mm from optimal auscultation points marked by licensed physicians in 13.09 seconds for each auscultation point. By guiding users towards more effective auscultation points, make preventative health screening more accessible and effective for everyone we are able to achieve higher confidence on classifying heart murmurs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943396; 1815274; 1704899</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>