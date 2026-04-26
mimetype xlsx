--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416024</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3563357.3567752</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Human-centric data-driven optimization and recommendation in EV-interfaced grid at city scale: poster abstract</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nie, Jingping; Hu, Lanxiang; Liu, Yian; Fan, Yuang; Preindl, Matthias; Jiang, Xiaofan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BuildSys '22: Proceedings of the 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>295 to 296</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The fast development of electric vehicles (EV) and EV chargers introduces many factors that affect the grid. EV charging and charge scheduling also bring challenges to EV drivers and grid operators. In this work, we propose a human-centric, data-driven, city-scale, multivariate optimization approach for the EV-interfaced grid. This approach takes into account user historical driving and charging habits, user preferences, EV characteristics, city-scale mobility, EV charger availability and price, and grid capacity. The user preferences include the trade-off between cost and time to charge, as well as incentives to participate in different energy-saving programs. We leverage deep reinforcement learning (DRL) to make recommendations to EV drivers and optimize their welfare while enhancing grid performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1837022</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>