--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416390</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0141059</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding the influence of fluid flow regime on plasma morphology and dose delivery at the plasma–liquid interface</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Walker, R. Z.; Foster, J. E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Applied Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>093301</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-8979</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Plasma-based water purification involves the transport of reactive species across the gas–liquid interface. This process is limited by slow diffusion driven mass transport of reactive species across the interface. Additionally, the plasma gas–liquid contact area is typically limited, contributing to reduced dose delivery. These key factors make it difficult to scale up the treatment process to input flows of industrial interest. In this work, turbulence is explored as a means to introduce a fine grain structure, thus greatly increasing the interfacial surface area, leading to large property gradients and more efficient mass transport. Such a fine scale structure can also enhance the local electric field. The test apparatus explored in this work is the packed bed reactor that places thin water jets into contact with plasma. It is theorized that introducing turbulence, via increasing Reynolds number in such thin jets, may enhance the effective plasma dose at fixed plasma power. In this work, changes in the flow regime, from laminar to turbulent, of water jets in a packed bed water reactor (PBR) configuration are investigated experimentally. Methylene blue dye, a model contaminant, was tested in the PBR to demonstrate enhanced treatment via reduced treatment times. Plasma surface morphology around the jets noticeably changed with the flow regime, and turbulent flow demonstrated a faster hydrogen peroxide uptake, along with slower temperature, electrical conductivity, and a pH change in a batch treatment process, compared to laminar flow. The dye was destroyed significantly faster in the turbulent flow, indicating an increased effective plasma dose.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2206039</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>