--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416465</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TSE.2023.3267446</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MultiPL-E: A Scalable and Polyglot Approach to Benchmarking Neural Code Generation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cassano, Federico; Gouwar, John; Nguyen, Daniel; Nguyen, Sydney; Phipps-Costin, Luna; Pinckney, Donald; Yee, Ming-Ho; Zi, Yangtian; Anderson, Carolyn Jane; Feldman, Molly Q; Guha, Arjun; Greenberg, Michael; Jangda, Abhinav</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Michael Pradel</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0098-5589</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Large language models have demonstrated the ability to generate both natural language and programming language text. Although contemporary code generation models are trained on corpora with several programming languages, they are tested using benchmarks that are typically monolingual. The most widely used code generation benchmarks only target Python, so there is little quantitative evidence of how code generation models perform on other programming languages. We propose MultiPL-E, a system for translating unit test-driven code generation benchmarks to new languages. We create the first massively multilingual code generation benchmark by using MultiPL-E to translate two popular Python code generation benchmarks to 18 additional programming languages. We use MultiPL-E to extend the HumanEval benchmark and MBPP benchmark to 18 languages that encompass a range of programming paradigms and popularity. Using these new parallel benchmarks, we evaluate the multi-language performance of three state-of-the-art code generation models: Codex, CodeGen and InCoder. We find that Codex matches or even exceeds its performance on Python for several other languages. The range of programming languages represented in MultiPL-E allow us to explore the impact of language frequency and language features on model performance. Finally, the MultiPL-E approach of compiling code generation benchmarks to new programming languages is both scalable and extensible, making it straightforward to evaluate new models, benchmarks, and languages.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2052696</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>