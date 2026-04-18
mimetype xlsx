--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416492</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s43247-022-00666-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Strength and variability of the Oligocene Southern Ocean surface temperature gradient</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hoem, Frida S.; Sauermilch, Isabel; Aleksinski, Adam K.; Huber, Matthew; Peterse, Francien; Sangiorgi, Francesca; Bijl, Peter K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications Earth &amp; Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-4435</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Large Oligocene Antarctic ice sheets co-existed with warm proximal waters offshore Wilkes Land. Here we provide a broader Southern Ocean perspective to such warmth by reconstructing the strength and variability of the Oligocene Australian-Antarctic latitudinal sea surface temperature gradient. Our Oligocene TEX              86              -based sea surface temperature record from offshore southern Australia shows temperate (20–29 °C) conditions throughout, despite northward tectonic drift. A persistent sea surface temperature gradient (~5–10 °C) exists between Australia and Antarctica, which increases during glacial intervals. The sea surface temperature gradient increases from ~26 Ma, due to Antarctic-proximal cooling. Meanwhile, benthic foraminiferal oxygen isotope decline indicates ice loss/deep-sea warming. These contrasting patterns are difficult to explain by greenhouse gas forcing alone. Timing of the sea surface temperature cooling coincides with deepening of Drake Passage and matches results of ocean model experiments that demonstrate that Drake Passage opening cools Antarctic proximal waters. We conclude that Drake Passage deepening cooled Antarctic coasts which enhanced thermal isolation of Antarctica.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842059</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>