--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10416585</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/icmla55696.2022.00213</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Knowledge Guided Two-player Reinforcement Learning for Cyber Attacks and Defenses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Piplai, Aritran; Anoruo, Mike; Fasaye, Kayode; Joshi, Anupam; Finin, Tim; Ridley, Ahmad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>21st IEEE International Conference on Machine Learning and Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1342 to 1349</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cyber defense exercises are an important avenue to understand the technical capacity of organizations when faced with cyber-threats. Information derived from these exercises often leads to finding unseen methods to exploit vulnerabilities in an organization. These often lead to better defense mechanisms that can counter previously unknown exploits. With recent developments in cyber battle simulation platforms, we can generate a defense exercise environment and train reinforcement learning (RL) based autonomous agents to attack the system described by the simulated environment. In this paper, we describe a two-player game-based RL environment that simultaneously improves the performance of both the attacker and defender agents. We further accelerate the convergence of the RL agents by guiding them with expert knowledge from Cybersecurity Knowledge Graphs on attack and mitigation steps. We have implemented and integrated our proposed approaches into the CyberBattleSim system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114892</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>