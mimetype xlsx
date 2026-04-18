--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10417132</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fsysb.2022.983372</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Determining the role of advection in patterning by bone morphogenetic proteins through neural network model-based acceleration of a 3D finite element model of the zebrafish embryo</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Linlin; Wang, Xu; Chai, Junyi; Wang, Xiaoqian; Buganza-Tepole, Adrian; Umulis, David M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Systems Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2674-0702</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Embryonic development is a complex phenomenon that integrates genetic regulation and biomechanical cellular behaviors. However, the relative influence of these factors on spatiotemporal morphogen distributions is not well understood. Bone Morphogenetic Proteins (BMPs) are the primary morphogens guiding the dorsal-ventral (DV) patterning of the early zebrafish embryo, and BMP signaling is regulated by a network of extracellular and intracellular factors that impact the range and signaling of BMP ligands. Recent advances in understanding the mechanism of pattern formation support a source-sink mechanism, however, it is not clear how the source-sink mechanism shapes the morphogen patterns in three-dimensional (3D) space, nor how sensitive the pattern is to biophysical rates and boundary conditions along both the anteroposterior (AP) and DV axes of the embryo, nor how the patterns are controlled over time. Throughout blastulation and gastrulation, major cell movement, known as epiboly, happens along with the BMP-mediated DV patterning. The layer of epithelial cells begins to thin as they spread toward the vegetal pole of the embryo until it has completely engulfed the yolk cell. This dynamic domain may influence the distributions of BMP network members through advection. We developed a Finite Element Model (FEM) that incorporates all stages of zebrafish embryonic development data and solves the advection-diffusion-reaction Partial Differential Equations (PDE) in a growing domain. We use the model to investigate mechanisms in underlying BMP-driven DV patterning during epiboly. Solving the PDE is computationally expensive for parameter exploration. To overcome this obstacle, we developed a Neural Network (NN) metamodel of the 3D embryo that is accurate and fast and provided a nonlinear map between high-dimensional input and output that replaces the direct numerical simulation of the PDEs. From the modeling and acceleration by the NN metamodels, we identified the impact of advection on patterning and the influence of the dynamic expression level of regulators on the BMP signaling network.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2120200</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>