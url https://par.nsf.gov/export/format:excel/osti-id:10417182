--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10417182</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ITSC55140.2022.9921827</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Modern Intersection Data Analytics System for Pedestrian and Vehicular Safety</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Banerjee, Tania; Chen, Ke; Almaraz, Alejandro; Sengupta, Rahul; Karnati, Yashaswi; Grame, Bryce; Posadas, Emmanuel; Poddar, Subhadipto; Schenck, Robert; Dilmore, Jeremy; Srinivasan, Siva; Rangarajan, Anand; Ranka, Sanjay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of 2022 IEEE International Intelligent Transportation Systems Conference (ITSC),</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3117 to 3124</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As a part of road safety initiatives, surrogate road safety approaches have gained popularity due to the rapid advancement of video collection and processing technologies. This paper presents an end-to-end software pipeline for processing traffic videos and running a safety analysis based on surrogate safety measures. We developed algorithms and software to determine trajectory movement and phases that, when combined with signal timing data, enable us to perform accurate event detection and categorization in terms of the type of conflict for both pedestrian-vehicle and vehicle-vehicle interactions. Using this information, we introduce a new surrogate safety measure, “severe event,” which is quantified by multiple existing metrics such as time-to-collision (TTC) and post-encroachment time (PET) as recorded in the event, deceleration, and speed. We present an efficient multistage event filtering approach followed by a multi-attribute decision tree algorithm that prunes the extensive set of conflicting interactions to a robust set of severe events. The above pipeline was used to process traffic videos from several intersections in multiple cities to measure and compare pedestrian and vehicle safety. Detailed experimental results are presented to demonstrate the effectiveness of this pipeline.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922782</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>