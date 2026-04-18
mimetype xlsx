--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10417639</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/gmd-15-8669-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Implementation and evaluation of the GEOS-Chem chemistry module version 13.1.2 within the Community Earth System Model v2.1</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fritz, Thibaud M.; Eastham, Sebastian D.; Emmons, Louisa K.; Lin, Haipeng; Lundgren, Elizabeth W.; Goldhaber, Steve; Barrett, Steven R.; Jacob, Daniel J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geoscientific Model Development</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8669 to 8704</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1991-9603</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. We implement the GEOS-Chem chemistry module as a chemical mechanism in version 2 of the Community Earth System Model (CESM). Our implementation allowsthe state-of-the-science GEOS-Chem chemistry module to be used with identical emissions, meteorology, and climate feedbacks as the CAM-chemchemistry module within CESM. We use coupling interfaces to allow GEOS-Chem to operate almost unchanged within CESM. Aerosols are converted at eachtime step between the GEOS-Chem bulk representation and the size-resolved representation of CESM's Modal Aerosol Model (MAM4). Land-type informationneeded for dry-deposition calculations in GEOS-Chem is communicated through a coupler, allowing online land–atmosphere interactions. Wet scavengingin GEOS-Chem is replaced with the Neu and Prather scheme, and a common emissions approach is developed for both CAM-chem and GEOS-Chem in CESM. We compare how GEOS-Chem embedded in CESM (C-GC) compares to the existing CAM-chem chemistry option (C-CC) when used to simulate atmosphericchemistry in 2016, with identical meteorology and emissions. We compare the atmospheric composition and deposition tendencies between the twosimulations and evaluate the residual differences between C-GC and its use as a stand-alone chemistry transport model in the GEOS-Chem HighPerformance configuration (S-GC). We find that stratospheric ozone agrees well between the three models, with differences of less than 10 % inthe core of the ozone layer, but that ozone in the troposphere is generally lower in C-GC than in either C-CC or S-GC. This is likely due to greatertropospheric concentrations of bromine, although other factors such as water vapor may contribute to lesser or greater extents depending on theregion. This difference in tropospheric ozone is not uniform, with tropospheric ozone in C-GC being 30 % lower in the Southern Hemisphere whencompared with S-GC but within 10 % in the Northern Hemisphere. This suggests differences in the effects of anthropogenic emissions. Aerosolconcentrations in C-GC agree with those in S-GC at low altitudes in the tropics but are over 100 % greater in the upper troposphere due todifferences in the representation of convective scavenging. We also find that water vapor concentrations vary substantially between the stand-aloneand CESM-implemented version of GEOS-Chem, as the simulated hydrological cycle in CESM diverges from that represented in the source NASA Modern-Era Retrospective analysis for Research and Applications (Version 2; MERRA-2)reanalysis meteorology which is used directly in the GEOS-Chem chemistrytransport model (CTM). Our implementation of GEOS-Chem as a chemistry option in CESM (including full chemistry–climate feedback) is publicly available and is beingconsidered for inclusion in the CESM main code repository. This work is a significant step in the MUlti-Scale Infrastructure for Chemistry andAerosols (MUSICA) project, enabling two communities of atmospheric researchers (CESM and GEOS-Chem) to share expertise through a common modelingframework, thereby accelerating progress in atmospheric science.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1914903; 1914920</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>