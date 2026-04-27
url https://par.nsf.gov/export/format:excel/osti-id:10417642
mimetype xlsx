--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10417642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1144/jgs2022-125</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fold-and-thrust belts and associated basins: a perspective on their structure, sedimentation, and dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cheng, Feng; Zuza, Andrew V.; Liu, Yiduo; Sundell, Kurt</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Geological Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7649</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fold-and-thrust belts are structural features that accommodate upper-crustal shortening by the growth of a series of thrust faults and folds. Recent studies show that a better understanding of the structure and sedimentation styles of fold-and-thrust belts and their associated basins can provide crucial insights for improved interpretations of the evolution of ancient and modern convergent margins and the mechanisms of intracontinental deformation. To achieve a more comprehensive understanding of the development of contractional orogenic belts, this thematic collection gathers contributions that explore different types of fold-and-thrust belts at various scales around the world, via different approaches including theory development, structural and stratigraphic observations from the field, geophysical analyses, and numerical modelling. Case studies include the northern margin of the Tibetan plateau and Pamir region, the Timanian and Caledonian orogenies in northern Norway, orogenic belts in western Laurentia, and the Andes of western South America. These studies reemphasize the importance of integrating broad datasets when documenting the distribution, geometry, and kinematics of structures in fold-and-thrust belts and their associated basins, including field-based structural observations, provenance, low-temperature thermochronologic, geomorphologic, and subsurface data, and analog and numerical models. This thematic collection aims to encourage further efforts for comparative studies of the fold-and-thrust belts around the world and proposes interdisciplinary research to address outstanding questions in the study of contractional orogens.                          Thematic collection:              This article is part of the Fold-and-thrust belts collection available at:              https://www.lyellcollection.org/topic/collections/fold-and-thrust-belts-and-associated-basins</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1914501</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>