--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10417893</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.accounts.3c00109</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Landscape of Gold Nanocrystal Surface Chemistry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Greskovich, Katherine M.; Powderly, Kelly M.; Kincanon, Maegen M.; Forney, Nathan B.; Jalomo, Catherine A.; Wo, Anita; Murphy, Catherine J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Accounts of Chemical Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-4842</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ConspectusGold nanoparticles (AuNPs) exhibit unique size- and shape-dependent properties not obtainable at the macroscale. Gold nanorods (AuNRs), with their morphology-dependent optical properties, ability to convert light to heat, and high surface-to-volume ratios, are of great interest for biosensing, medicine, and catalysis. While the gold core provides many fascinating properties, this Account focuses on AuNP soft surface coatings, which govern the interactions of nanoparticles with the local environments. Postmodification of AuNP surface chemistry can greatly alter NP colloidal stability, nano-bio interactions, and functionality. Polyelectrolyte coatings provide controllable surface-coating thickness and charge, which impact the composition of the acquired corona in biological settings. Covalent modification, in which covalently bound ligands replace the original capping layer, is often performed with thiols and disulfides due to their ability to replace native coatings. N-heterocyclic carbenes and looped peptides expand the possible functionalities of the ligand layer.The characterization of surface ligands bound to AuNPs, in terms of ligand density and dynamics, remains a challenge. Nuclear magnetic resonance (NMR) spectroscopy is a powerful tool for understanding molecular structures and dynamics. Our recent NMR work on AuNPs demonstrated that NMR data were obtainable for ligands on NPs with diameters up to 25 nm for the first time. This was facilitated by the strong proton NMR signals of the trimethylammonium headgroup, which are present in a distinct regime from other ligand protons’ signals. Ligand density analyses showed that the smallest AuNPs (below 4 nm) had the largest ligand densities, yet spin–spin T2 measurements revealed that these smallest NPs also had the most mobile ligand headgroups. Molecular dynamics simulations were able to reconcile these seemingly contradictory results.While NMR spectroscopy provides ligand information averaged over many NPs, the ligand distribution on individual particles’ surfaces must also be probed to fully understand the surface coating. Taking advantage of improvements in electron energy loss spectroscopy (EELS) detectors employed with scanning transmission electron microscopy (STEM), a single-layer graphene substrate was used to calibrate the carbon K-edge EELS signal, allowing quantitative imaging of the carbon atom densities on AuNRs with sub-nanometer spatial resolution. In collaboration with others, we revealed that the mean value for surfactant-bilayer-coated AuNRs had 10–30% reduced ligand density at the ends of the rods compared to the sides, confirming prior indirect evidence for spatially distinct ligand densities.Recent work has found that surface ligands on nanoparticles can, somewhat surprisingly, enhance the selectivity and efficiency of the electrocatalytic reduction of CO2 by controlling access to the active site, tuning its electronic and chemical environment, or denying entry to impurities that poison the nanoparticle surface to facilitate reduction. Looking to the future, while NMR and EELS are powerful and complementary techniques for investigating surface coatings on AuNPs, the frontier of this field includes the development of methods to probe the surface ligands of individual NPs in a high-throughput manner, to monitor nano-bio interactions within complex matrices, and to study structure–property relationships of AuNPs in biological systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001611; 2107793; 1720633</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>