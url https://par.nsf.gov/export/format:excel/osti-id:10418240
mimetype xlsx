--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10418240</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s40537-023-00718-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CEU-Net: ensemble semantic segmentation of hyperspectral images using clustering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Soucy, Nicholas; Sekeh, Salimeh Yasaei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Big Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2196-1115</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Most semantic segmentation approaches of big data hyperspectral images use and require preprocessing steps in the form of patching to accurately classify diversified land cover in remotely sensed images. These approaches use patching to incorporate the rich spatial neighborhood information in images and exploit the simplicity and segmentability of the most common datasets. In contrast, most landmasses in the world consist of overlapping and diffused classes, making neighborhood information weaker than what is seen in common datasets. To combat this common issue and generalize the segmentation models to more complex and diverse hyperspectral datasets, in this work, we propose a novel flagship model: Clustering Ensemble U-Net. Our model uses the ensemble method to combine spectral information extracted from convolutional neural network training on a cluster of landscape pixels. Our model outperforms existing state-of-the-art hyperspectral semantic segmentation methods and gets competitive performance with and without patching when compared to baseline models. We highlight our model’s high performance across six popular hyperspectral datasets including Kennedy Space Center, Houston, and Indian Pines, then compare them to current top-performing models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920908</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>