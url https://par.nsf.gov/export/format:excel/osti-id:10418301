--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10418301</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/1.J062864</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Parameter Space Exploration of Cellular Mechanical Metamaterials Using Genetic Algorithms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Sheng; Acar, Pınar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AIAA Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 11</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-1452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cellular materials widely exist in natural biologic systems such as honeycombs, bones, and woods. With advances in additive manufacturing, research on cellular metamaterials is emerging due to their unique mechanical performance. However, the design of on-demand cellular metamaterials usually requires solving a challenging inverse design problem for exploring complex structure–property relations of microstructured representative volume elements (RVEs) in the design domain. Here, we propose an experience-free and systematic methodology for exploring a parametrized system for microstructures of cellular mechanical metamaterials using a multiobjective genetic algorithm (GA). Globally, by considering the importance of the initial population selection for a population-based heuristic optimization method, we study the impact of the populations initialized by the different sampling methods on the optimal solutions. Locally, we develop our method by using a micro-GA with a new searching strategy, which requires the standard genetic algorithm to be conditionally run for a sufficient number of times with a small population size during the global searching process. We have applied our method to explore optimal solutions for applications mapped on two different parameter spaces of the cellular mechanical metamaterials with periodic and nonperiodic RVEs effectively and accurately.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2053840</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>