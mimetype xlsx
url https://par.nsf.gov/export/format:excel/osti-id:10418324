--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10418324</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1121/10.0010110</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The combined importance of finite dimensions, anisotropy, and pre-stress in acoustoelastography</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Crutison, Joseph; Sun, Michael; Royston, Thomas J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of the Acoustical Society of America</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2403 to 2413</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-4966</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dynamic elastography, whether based on magnetic resonance, ultrasound, or optical modalities, attempts to reconstruct quantitative maps of the viscoelastic properties of biological tissue, properties that are altered by disease and injury, by noninvasively measuring mechanical wave motion in the tissue. Most reconstruction strategies that have been developed neglect boundary conditions, including quasistatic tensile or compressive loading resulting in a nonzero prestress. Significant prestress is inherent to the functional role of some biological tissues currently being studied using elastography, such as skeletal and cardiac muscle, arterial walls, and the cornea. In the present article, we review how prestress alters both bulk mechanical wave motion and wave motion in one- and two-dimensional waveguides. Key findings are linked to studies on skeletal muscle and the human cornea, as one- and two-dimensional waveguide examples. This study highlights the underappreciated combined acoustoelastic and waveguide challenge to elastography. Can elastography truly determine viscoelastic properties of a material when what it is measuring is affected by both these material properties and unknown prestress and other boundary conditions?</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852691</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>