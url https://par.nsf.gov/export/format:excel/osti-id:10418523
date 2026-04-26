--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10418523</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/electronics12091971</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Self-Supervised Learning for Online Anomaly Detection in High-Dimensional Data Streams</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mozaffari, Mahsa; Doshi, Keval; Yilmaz, Yasin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1971</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-9292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we address the problem of detecting and learning anomalies in high-dimensional data-streams in real-time. Following a data-driven approach, we propose an online and multivariate anomaly detection method that is suitable for the timely and accurate detection of anomalies. We propose our method for both semi-supervised and supervised settings. By combining the semi-supervised and supervised algorithms, we present a self-supervised online learning algorithm in which the semi-supervised algorithm trains the supervised algorithm to improve its detection performance over time. The methods are comprehensively analyzed in terms of computational complexity, asymptotic optimality, and false alarm rate. The performances of the proposed algorithms are also evaluated using real-world cybersecurity datasets, that show a significant improvement over the state-of-the-art results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2040572</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>