--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10418703</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/tpwrs.2023.3239793</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multiagent-based Nonlinear Generalized Minimum Variance Control for Islanded AC Microgrids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Habibi, Seyed Iman; Sheikhi, Mohammad Amin; Khalili, Tohid; Abadi, Seyyed Ali; Bidram, Ali; Guerrero, Josep M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Power Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 13</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0885-8950</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Voltage regulation, frequency restoration, and reactive/active power sharing are the crucial tasks of the microgrid's secondary control, especially in the islanding operating mode. Because sensors and communication links in a microgrid are subject to noise, it is of paramount value to design a noise-resilient secondary voltage and frequency control. This paper proposes a minimum variance control approach for the secondary control of AC microgrids that can effectively perform noise attenuation, voltage/frequency restoration, and reactive/active power sharing. To this end, the nonlinear generalized minimum variance (NGMV) control approach is introduced to the islanded microgrid's secondary control system. The effectiveness of the proposed control approach is verified by simulating two microgrid test systems in MATLAB.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757207; 2214441</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>