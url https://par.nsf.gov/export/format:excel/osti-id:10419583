--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10419583</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-13835-5_71</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Novel Discrete Variable Stiffness Gripper Based on the Fin Ray Effect</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fu, J.; Lin, H.; Prathyush, I.V.S.; Huang, X.; Zheng, L.; Gan, D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Liu, H.; Yin, Z.; Liu, L.; Jiang, L.; Gu, G.; Wu, X.; Ren, W.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Intelligent Robotics and Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13457</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>791-802</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Variable stiffness grippers can adapt to objects with different shapes and gripping forces. This paper presents a novel variable stiffness gripper (VSG) based on the Fin Ray effect that can adjust stiffness discretely. The main structure of the gripper includes the compliant frame, rotatable ribs, and the position limit components attached to the compliant frame. The stiffness of the gripper can be adjusted by rotating the specific ribs in the frame. There are four configurations for the gripper that were developed in this research: a) all ribs OFF (Flex) mode; b) upper ribs ON and lower ribs OFF (Hold) mode; c) upper ribs OFF and lower ribs ON (Pinch) mode; d) all ribs ON (Clamp) mode. Different configurations can provide various stiffness for the gripper’s finger to adapt the objects with different shapes and weights. To optimize the design, the stiffness analysis under various configurations and force conditions was implemented by finite element analysis (FEA). The 3-D printed prototypes were constructed to verify the feature and performance of the design concept of the VSG compared with the FEA results. The design of the VSG provides a novel idea for industrial robots and collaborative robots on adaptive grasping.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131711</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>