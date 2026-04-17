--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10420513</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/ornithology/ukad025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultraconserved elements support the elevation of a new avian family, Eurocephalidae, the white-crowned shrikes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McCullough, Jenna M; Hruska, Jack P; Oliveros, Carl H; Moyle, Robert G; Andersen, Michael J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ornithology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-8038</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In this study, we infer genus-level relationships within shrikes (Laniidae), crows (Corvidae), and their allies using ultraconserved elements (UCEs). We confirm previous results of the Crested Shrikejay (Platylophus galericulatus) as comprising its own taxonomic family and find strong support for its sister relationship to laniid shrikes. We also find strong support that the African-endemic genus Eurocephalus, which comprises two allopatric species (E. ruppelli and E. anguitimens), are not “true-shrikes”. We propose elevating the white-crowned shrikes to their own family, Eurocephalidae.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112467</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>